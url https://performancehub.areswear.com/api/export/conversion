--- v0 (2026-07-23)
+++ v1 (2026-09-24)
@@ -410,51 +410,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:V18"/>
+  <dimension ref="A1:V17"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Rep</v>
       </c>
       <c r="B1" t="str">
         <v>Snapshot</v>
       </c>
       <c r="C1" t="str">
         <v>Deals</v>
       </c>
       <c r="D1" t="str">
         <v>Open Leads</v>
       </c>
       <c r="E1" t="str">
         <v>Qualified</v>
       </c>
       <c r="F1" t="str">
         <v>Open Deals</v>
       </c>
       <c r="G1" t="str">
         <v>Won</v>
@@ -488,1204 +488,1136 @@
       </c>
       <c r="Q1" t="str">
         <v>Won Calls</v>
       </c>
       <c r="R1" t="str">
         <v>Won Emails</v>
       </c>
       <c r="S1" t="str">
         <v>Won SMS</v>
       </c>
       <c r="T1" t="str">
         <v>Lost Calls</v>
       </c>
       <c r="U1" t="str">
         <v>Lost Emails</v>
       </c>
       <c r="V1" t="str">
         <v>Lost SMS</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Report Total</v>
       </c>
       <c r="B2" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C2" t="str">
-        <v>1,035</v>
+        <v>1,132</v>
       </c>
       <c r="D2" t="str">
         <v>0</v>
       </c>
       <c r="E2" t="str">
-        <v>1,035</v>
+        <v>1,132</v>
       </c>
       <c r="F2" t="str">
-        <v>620</v>
+        <v>568</v>
       </c>
       <c r="G2" t="str">
-        <v>114</v>
+        <v>250</v>
       </c>
       <c r="H2" t="str">
-        <v>11.01%</v>
+        <v>22.08%</v>
       </c>
       <c r="I2" t="str">
-        <v>$1,429,882</v>
+        <v>$1,475,745</v>
       </c>
       <c r="J2" t="str">
-        <v>$33,203</v>
+        <v>$129,711 (+$143,049 in progress)</v>
       </c>
       <c r="K2" t="str">
-        <v>348</v>
+        <v>447</v>
       </c>
       <c r="L2" t="str">
-        <v>114</v>
+        <v>250</v>
       </c>
       <c r="M2" t="str">
         <v>0</v>
       </c>
       <c r="N2" t="str">
-        <v>11.01%</v>
+        <v>22.08%</v>
       </c>
       <c r="O2" t="str">
         <v>—</v>
       </c>
       <c r="P2" t="str">
-        <v>33.62%</v>
+        <v>39.49%</v>
       </c>
       <c r="Q2" t="str">
-        <v>1,571 (avg 1303.00)</v>
+        <v>2,794 (avg 1963.00)</v>
       </c>
       <c r="R2" t="str">
-        <v>2,630 (avg 1832.50)</v>
+        <v>2,016 (avg 1574.00)</v>
       </c>
       <c r="S2" t="str">
-        <v>600 (avg 817.50)</v>
+        <v>1,955 (avg 1543.50)</v>
       </c>
       <c r="T2" t="str">
-        <v>2,979 (avg 2007.00)</v>
+        <v>4,063 (avg 2597.50)</v>
       </c>
       <c r="U2" t="str">
-        <v>1,894 (avg 1464.50)</v>
+        <v>1,890 (avg 1511.00)</v>
       </c>
       <c r="V2" t="str">
-        <v>687 (avg 861.00)</v>
+        <v>1,275 (avg 1203.50)</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Christa Molison</v>
       </c>
       <c r="B3" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C3" t="str">
-        <v>75</v>
+        <v>4</v>
       </c>
       <c r="D3" t="str">
         <v>0</v>
       </c>
       <c r="E3" t="str">
-        <v>75</v>
+        <v>4</v>
       </c>
       <c r="F3" t="str">
-        <v>55</v>
+        <v>0</v>
       </c>
       <c r="G3" t="str">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H3" t="str">
-        <v>1.33%</v>
+        <v>0.00%</v>
       </c>
       <c r="I3" t="str">
-        <v>$122,175</v>
+        <v>$6,836</v>
       </c>
       <c r="J3" t="str">
-        <v>$5,316</v>
+        <v>$0</v>
       </c>
       <c r="K3" t="str">
-        <v>19</v>
+        <v>4</v>
       </c>
       <c r="L3" t="str">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="M3" t="str">
         <v>0</v>
       </c>
       <c r="N3" t="str">
-        <v>1.33%</v>
+        <v>0.00%</v>
       </c>
       <c r="O3" t="str">
         <v>—</v>
       </c>
       <c r="P3" t="str">
-        <v>25.33%</v>
+        <v>100.00%</v>
       </c>
       <c r="Q3" t="str">
-        <v>40 (avg 57.50)</v>
+        <v>2 (avg 3.00)</v>
       </c>
       <c r="R3" t="str">
-        <v>35 (avg 55.00)</v>
+        <v>6 (avg 5.00)</v>
       </c>
       <c r="S3" t="str">
-        <v>5 (avg 40.00)</v>
+        <v>0 (avg 2.00)</v>
       </c>
       <c r="T3" t="str">
-        <v>220 (avg 147.50)</v>
+        <v>70 (avg 37.00)</v>
       </c>
       <c r="U3" t="str">
-        <v>57 (avg 66.00)</v>
+        <v>9 (avg 6.50)</v>
       </c>
       <c r="V3" t="str">
-        <v>27 (avg 51.00)</v>
+        <v>3 (avg 3.50)</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Crystal Gordon</v>
       </c>
       <c r="B4" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C4" t="str">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="D4" t="str">
         <v>0</v>
       </c>
       <c r="E4" t="str">
-        <v>56</v>
+        <v>81</v>
       </c>
       <c r="F4" t="str">
-        <v>40</v>
+        <v>32</v>
       </c>
       <c r="G4" t="str">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="H4" t="str">
-        <v>7.14%</v>
+        <v>3.70%</v>
       </c>
       <c r="I4" t="str">
-        <v>$87,818</v>
+        <v>$128,866</v>
       </c>
       <c r="J4" t="str">
-        <v>$414</v>
+        <v>$1,059 (+$106 in progress)</v>
       </c>
       <c r="K4" t="str">
-        <v>15</v>
+        <v>47</v>
       </c>
       <c r="L4" t="str">
-        <v>4</v>
+        <v>3</v>
       </c>
       <c r="M4" t="str">
         <v>0</v>
       </c>
       <c r="N4" t="str">
-        <v>7.14%</v>
+        <v>3.70%</v>
       </c>
       <c r="O4" t="str">
         <v>—</v>
       </c>
       <c r="P4" t="str">
-        <v>26.79%</v>
+        <v>58.02%</v>
       </c>
       <c r="Q4" t="str">
-        <v>106 (avg 81.00)</v>
+        <v>162 (avg 121.50)</v>
       </c>
       <c r="R4" t="str">
-        <v>69 (avg 62.50)</v>
+        <v>30 (avg 55.50)</v>
       </c>
       <c r="S4" t="str">
-        <v>20 (avg 38.00)</v>
+        <v>35 (avg 58.00)</v>
       </c>
       <c r="T4" t="str">
-        <v>165 (avg 110.50)</v>
+        <v>573 (avg 327.00)</v>
       </c>
       <c r="U4" t="str">
-        <v>58 (avg 57.00)</v>
+        <v>157 (avg 119.00)</v>
       </c>
       <c r="V4" t="str">
-        <v>29 (avg 42.50)</v>
+        <v>113 (avg 97.00)</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Dan Girard</v>
       </c>
       <c r="B5" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C5" t="str">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="D5" t="str">
         <v>0</v>
       </c>
       <c r="E5" t="str">
-        <v>106</v>
+        <v>88</v>
       </c>
       <c r="F5" t="str">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="G5" t="str">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="H5" t="str">
-        <v>25.47%</v>
+        <v>39.77%</v>
       </c>
       <c r="I5" t="str">
-        <v>$139,059</v>
+        <v>$118,194</v>
       </c>
       <c r="J5" t="str">
-        <v>$8,831</v>
+        <v>$18,412 (+$18,039 in progress)</v>
       </c>
       <c r="K5" t="str">
-        <v>30</v>
+        <v>15</v>
       </c>
       <c r="L5" t="str">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="M5" t="str">
         <v>0</v>
       </c>
       <c r="N5" t="str">
-        <v>25.47%</v>
+        <v>39.77%</v>
       </c>
       <c r="O5" t="str">
         <v>—</v>
       </c>
       <c r="P5" t="str">
-        <v>28.30%</v>
+        <v>17.05%</v>
       </c>
       <c r="Q5" t="str">
-        <v>205 (avg 155.50)</v>
+        <v>200 (avg 144.00)</v>
       </c>
       <c r="R5" t="str">
-        <v>1,353 (avg 729.50)</v>
+        <v>234 (avg 161.00)</v>
       </c>
       <c r="S5" t="str">
-        <v>141 (avg 123.50)</v>
+        <v>324 (avg 206.00)</v>
       </c>
       <c r="T5" t="str">
-        <v>187 (avg 146.50)</v>
+        <v>69 (avg 78.50)</v>
       </c>
       <c r="U5" t="str">
-        <v>98 (avg 102.00)</v>
+        <v>29 (avg 58.50)</v>
       </c>
       <c r="V5" t="str">
-        <v>50 (avg 78.00)</v>
+        <v>47 (avg 67.50)</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Elando (Allan) Tomlin</v>
       </c>
       <c r="B6" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C6" t="str">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="D6" t="str">
         <v>0</v>
       </c>
       <c r="E6" t="str">
-        <v>60</v>
+        <v>57</v>
       </c>
       <c r="F6" t="str">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="G6" t="str">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="H6" t="str">
-        <v>25.00%</v>
+        <v>17.54%</v>
       </c>
       <c r="I6" t="str">
-        <v>$75,201</v>
+        <v>$72,930</v>
       </c>
       <c r="J6" t="str">
-        <v>$3,089</v>
+        <v>$7,758 (+$3,621 in progress)</v>
       </c>
       <c r="K6" t="str">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="L6" t="str">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="M6" t="str">
         <v>0</v>
       </c>
       <c r="N6" t="str">
-        <v>25.00%</v>
+        <v>17.54%</v>
       </c>
       <c r="O6" t="str">
         <v>—</v>
       </c>
       <c r="P6" t="str">
-        <v>25.00%</v>
+        <v>28.07%</v>
       </c>
       <c r="Q6" t="str">
-        <v>173 (avg 116.50)</v>
+        <v>281 (avg 169.00)</v>
       </c>
       <c r="R6" t="str">
-        <v>186 (avg 123.00)</v>
+        <v>224 (avg 140.50)</v>
       </c>
       <c r="S6" t="str">
-        <v>116 (avg 88.00)</v>
+        <v>313 (avg 185.00)</v>
       </c>
       <c r="T6" t="str">
-        <v>154 (avg 107.00)</v>
+        <v>188 (avg 122.50)</v>
       </c>
       <c r="U6" t="str">
-        <v>150 (avg 105.00)</v>
+        <v>142 (avg 99.50)</v>
       </c>
       <c r="V6" t="str">
-        <v>57 (avg 58.50)</v>
+        <v>127 (avg 92.00)</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Isis Hyman</v>
+        <v>Jada Dehaney</v>
       </c>
       <c r="B7" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C7" t="str">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="D7" t="str">
         <v>0</v>
       </c>
       <c r="E7" t="str">
-        <v>11</v>
+        <v>92</v>
       </c>
       <c r="F7" t="str">
-        <v>3</v>
+        <v>40</v>
       </c>
       <c r="G7" t="str">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="H7" t="str">
-        <v>18.18%</v>
+        <v>23.91%</v>
       </c>
       <c r="I7" t="str">
-        <v>$16,058</v>
+        <v>$139,661</v>
       </c>
       <c r="J7" t="str">
-        <v>$546</v>
+        <v>$13,606 (+$12,451 in progress)</v>
       </c>
       <c r="K7" t="str">
-        <v>6</v>
+        <v>41</v>
       </c>
       <c r="L7" t="str">
-        <v>2</v>
+        <v>22</v>
       </c>
       <c r="M7" t="str">
         <v>0</v>
       </c>
       <c r="N7" t="str">
-        <v>18.18%</v>
+        <v>23.91%</v>
       </c>
       <c r="O7" t="str">
         <v>—</v>
       </c>
       <c r="P7" t="str">
-        <v>54.55%</v>
+        <v>44.57%</v>
       </c>
       <c r="Q7" t="str">
-        <v>56 (avg 33.50)</v>
+        <v>134 (avg 113.00)</v>
       </c>
       <c r="R7" t="str">
-        <v>16 (avg 13.50)</v>
+        <v>156 (avg 124.00)</v>
       </c>
       <c r="S7" t="str">
-        <v>0 (avg 5.50)</v>
+        <v>80 (avg 86.00)</v>
       </c>
       <c r="T7" t="str">
-        <v>42 (avg 26.50)</v>
+        <v>363 (avg 227.50)</v>
       </c>
       <c r="U7" t="str">
-        <v>12 (avg 11.50)</v>
+        <v>188 (avg 140.00)</v>
       </c>
       <c r="V7" t="str">
-        <v>0 (avg 5.50)</v>
+        <v>139 (avg 115.50)</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Jada Dehaney</v>
+        <v>Lydia Seivwright</v>
       </c>
       <c r="B8" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C8" t="str">
-        <v>69</v>
+        <v>4</v>
       </c>
       <c r="D8" t="str">
         <v>0</v>
       </c>
       <c r="E8" t="str">
-        <v>69</v>
+        <v>4</v>
       </c>
       <c r="F8" t="str">
-        <v>34</v>
+        <v>0</v>
       </c>
       <c r="G8" t="str">
         <v>1</v>
       </c>
       <c r="H8" t="str">
-        <v>1.45%</v>
+        <v>25.00%</v>
       </c>
       <c r="I8" t="str">
-        <v>$109,746</v>
+        <v>$5,341</v>
       </c>
       <c r="J8" t="str">
-        <v>$686</v>
+        <v>$480</v>
       </c>
       <c r="K8" t="str">
-        <v>34</v>
+        <v>3</v>
       </c>
       <c r="L8" t="str">
         <v>1</v>
       </c>
       <c r="M8" t="str">
         <v>0</v>
       </c>
       <c r="N8" t="str">
-        <v>1.45%</v>
+        <v>25.00%</v>
       </c>
       <c r="O8" t="str">
         <v>—</v>
       </c>
       <c r="P8" t="str">
-        <v>49.28%</v>
+        <v>75.00%</v>
       </c>
       <c r="Q8" t="str">
-        <v>39 (avg 54.00)</v>
+        <v>18 (avg 11.00)</v>
       </c>
       <c r="R8" t="str">
-        <v>47 (avg 58.00)</v>
+        <v>13 (avg 8.50)</v>
       </c>
       <c r="S8" t="str">
-        <v>20 (avg 44.50)</v>
+        <v>12 (avg 8.00)</v>
       </c>
       <c r="T8" t="str">
-        <v>252 (avg 160.50)</v>
+        <v>18 (avg 11.00)</v>
       </c>
       <c r="U8" t="str">
-        <v>154 (avg 111.50)</v>
+        <v>12 (avg 8.00)</v>
       </c>
       <c r="V8" t="str">
-        <v>83 (avg 76.00)</v>
+        <v>10 (avg 7.00)</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Lydia Seivwright</v>
+        <v>Petagaye clarke</v>
       </c>
       <c r="B9" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C9" t="str">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="D9" t="str">
         <v>0</v>
       </c>
       <c r="E9" t="str">
-        <v>51</v>
+        <v>82</v>
       </c>
       <c r="F9" t="str">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="G9" t="str">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="H9" t="str">
-        <v>9.80%</v>
+        <v>23.17%</v>
       </c>
       <c r="I9" t="str">
-        <v>$72,304</v>
+        <v>$114,534</v>
       </c>
       <c r="J9" t="str">
-        <v>$594</v>
+        <v>$4,898 (+$13,635 in progress)</v>
       </c>
       <c r="K9" t="str">
-        <v>18</v>
+        <v>38</v>
       </c>
       <c r="L9" t="str">
-        <v>5</v>
+        <v>19</v>
       </c>
       <c r="M9" t="str">
         <v>0</v>
       </c>
       <c r="N9" t="str">
-        <v>9.80%</v>
+        <v>23.17%</v>
       </c>
       <c r="O9" t="str">
         <v>—</v>
       </c>
       <c r="P9" t="str">
-        <v>35.29%</v>
+        <v>46.34%</v>
       </c>
       <c r="Q9" t="str">
-        <v>95 (avg 73.00)</v>
+        <v>148 (avg 115.00)</v>
       </c>
       <c r="R9" t="str">
-        <v>123 (avg 87.00)</v>
+        <v>290 (avg 186.00)</v>
       </c>
       <c r="S9" t="str">
-        <v>13 (avg 32.00)</v>
+        <v>67 (avg 74.50)</v>
       </c>
       <c r="T9" t="str">
-        <v>128 (avg 89.50)</v>
+        <v>356 (avg 219.00)</v>
       </c>
       <c r="U9" t="str">
-        <v>114 (avg 82.50)</v>
+        <v>173 (avg 127.50)</v>
       </c>
       <c r="V9" t="str">
-        <v>13 (avg 32.00)</v>
+        <v>37 (avg 59.50)</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Petagaye clarke</v>
+        <v>Rockel Royal</v>
       </c>
       <c r="B10" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C10" t="str">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="D10" t="str">
         <v>0</v>
       </c>
       <c r="E10" t="str">
-        <v>63</v>
+        <v>73</v>
       </c>
       <c r="F10" t="str">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="G10" t="str">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="H10" t="str">
-        <v>11.11%</v>
+        <v>17.81%</v>
       </c>
       <c r="I10" t="str">
-        <v>$95,977</v>
+        <v>$97,780</v>
       </c>
       <c r="J10" t="str">
-        <v>$1,285</v>
+        <v>$6,738 (+$10,362 in progress)</v>
       </c>
       <c r="K10" t="str">
-        <v>23</v>
+        <v>33</v>
       </c>
       <c r="L10" t="str">
-        <v>7</v>
+        <v>13</v>
       </c>
       <c r="M10" t="str">
         <v>0</v>
       </c>
       <c r="N10" t="str">
-        <v>11.11%</v>
+        <v>17.81%</v>
       </c>
       <c r="O10" t="str">
         <v>—</v>
       </c>
       <c r="P10" t="str">
-        <v>36.51%</v>
+        <v>45.21%</v>
       </c>
       <c r="Q10" t="str">
-        <v>65 (avg 64.00)</v>
+        <v>101 (avg 87.00)</v>
       </c>
       <c r="R10" t="str">
-        <v>143 (avg 103.00)</v>
+        <v>148 (avg 110.50)</v>
       </c>
       <c r="S10" t="str">
-        <v>11 (avg 37.00)</v>
+        <v>123 (avg 98.00)</v>
       </c>
       <c r="T10" t="str">
-        <v>235 (avg 149.00)</v>
+        <v>352 (avg 212.50)</v>
       </c>
       <c r="U10" t="str">
-        <v>159 (avg 111.00)</v>
+        <v>190 (avg 131.50)</v>
       </c>
       <c r="V10" t="str">
-        <v>27 (avg 45.00)</v>
+        <v>156 (avg 114.50)</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Rockel Royal</v>
+        <v>Sean Bailey</v>
       </c>
       <c r="B11" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C11" t="str">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="D11" t="str">
         <v>0</v>
       </c>
       <c r="E11" t="str">
-        <v>49</v>
+        <v>77</v>
       </c>
       <c r="F11" t="str">
-        <v>24</v>
+        <v>44</v>
       </c>
       <c r="G11" t="str">
         <v>7</v>
       </c>
       <c r="H11" t="str">
-        <v>14.29%</v>
+        <v>9.09%</v>
       </c>
       <c r="I11" t="str">
-        <v>$61,972</v>
+        <v>$107,403</v>
       </c>
       <c r="J11" t="str">
-        <v>$1,016</v>
+        <v>$1,921 (+$3,824 in progress)</v>
       </c>
       <c r="K11" t="str">
-        <v>19</v>
+        <v>31</v>
       </c>
       <c r="L11" t="str">
         <v>7</v>
       </c>
       <c r="M11" t="str">
         <v>0</v>
       </c>
       <c r="N11" t="str">
-        <v>14.29%</v>
+        <v>9.09%</v>
       </c>
       <c r="O11" t="str">
         <v>—</v>
       </c>
       <c r="P11" t="str">
-        <v>38.78%</v>
+        <v>40.26%</v>
       </c>
       <c r="Q11" t="str">
-        <v>96 (avg 72.50)</v>
+        <v>158 (avg 117.50)</v>
       </c>
       <c r="R11" t="str">
-        <v>90 (avg 69.50)</v>
+        <v>78 (avg 77.50)</v>
       </c>
       <c r="S11" t="str">
-        <v>56 (avg 52.50)</v>
+        <v>69 (avg 73.00)</v>
       </c>
       <c r="T11" t="str">
-        <v>255 (avg 152.00)</v>
+        <v>206 (avg 141.50)</v>
       </c>
       <c r="U11" t="str">
-        <v>147 (avg 98.00)</v>
+        <v>110 (avg 93.50)</v>
       </c>
       <c r="V11" t="str">
-        <v>87 (avg 68.00)</v>
+        <v>60 (avg 68.50)</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Sean Bailey</v>
+        <v>Shadane Butler</v>
       </c>
       <c r="B12" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C12" t="str">
-        <v>54</v>
+        <v>109</v>
       </c>
       <c r="D12" t="str">
         <v>0</v>
       </c>
       <c r="E12" t="str">
-        <v>54</v>
+        <v>109</v>
       </c>
       <c r="F12" t="str">
-        <v>33</v>
+        <v>46</v>
       </c>
       <c r="G12" t="str">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="H12" t="str">
-        <v>1.85%</v>
+        <v>18.35%</v>
       </c>
       <c r="I12" t="str">
-        <v>$86,612</v>
+        <v>$75,774</v>
       </c>
       <c r="J12" t="str">
-        <v>$0</v>
+        <v>$13,932 (+$13,171 in progress)</v>
       </c>
       <c r="K12" t="str">
-        <v>21</v>
+        <v>53</v>
       </c>
       <c r="L12" t="str">
-        <v>1</v>
+        <v>20</v>
       </c>
       <c r="M12" t="str">
         <v>0</v>
       </c>
       <c r="N12" t="str">
-        <v>1.85%</v>
+        <v>18.35%</v>
       </c>
       <c r="O12" t="str">
         <v>—</v>
       </c>
       <c r="P12" t="str">
-        <v>38.89%</v>
+        <v>48.62%</v>
       </c>
       <c r="Q12" t="str">
-        <v>31 (avg 42.50)</v>
+        <v>175 (avg 142.00)</v>
       </c>
       <c r="R12" t="str">
-        <v>26 (avg 40.00)</v>
+        <v>186 (avg 147.50)</v>
       </c>
       <c r="S12" t="str">
-        <v>9 (avg 31.50)</v>
+        <v>192 (avg 150.50)</v>
       </c>
       <c r="T12" t="str">
-        <v>160 (avg 107.00)</v>
+        <v>671 (avg 390.00)</v>
       </c>
       <c r="U12" t="str">
-        <v>115 (avg 84.50)</v>
+        <v>208 (avg 158.50)</v>
       </c>
       <c r="V12" t="str">
-        <v>48 (avg 51.00)</v>
+        <v>168 (avg 138.50)</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
-        <v>Shadane Butler</v>
+        <v>Shawna Smith</v>
       </c>
       <c r="B13" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C13" t="str">
         <v>83</v>
       </c>
       <c r="D13" t="str">
         <v>0</v>
       </c>
       <c r="E13" t="str">
         <v>83</v>
       </c>
       <c r="F13" t="str">
-        <v>55</v>
+        <v>47</v>
       </c>
       <c r="G13" t="str">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="H13" t="str">
-        <v>9.64%</v>
+        <v>38.55%</v>
       </c>
       <c r="I13" t="str">
-        <v>$73,248</v>
+        <v>$135,741</v>
       </c>
       <c r="J13" t="str">
-        <v>$2,821</v>
+        <v>$29,228 (+$28,122 in progress)</v>
       </c>
       <c r="K13" t="str">
-        <v>25</v>
+        <v>19</v>
       </c>
       <c r="L13" t="str">
-        <v>8</v>
+        <v>32</v>
       </c>
       <c r="M13" t="str">
         <v>0</v>
       </c>
       <c r="N13" t="str">
-        <v>9.64%</v>
+        <v>38.55%</v>
       </c>
       <c r="O13" t="str">
         <v>—</v>
       </c>
       <c r="P13" t="str">
-        <v>30.12%</v>
+        <v>22.89%</v>
       </c>
       <c r="Q13" t="str">
-        <v>121 (avg 102.00)</v>
+        <v>230 (avg 156.50)</v>
       </c>
       <c r="R13" t="str">
-        <v>131 (avg 107.00)</v>
+        <v>45 (avg 64.00)</v>
       </c>
       <c r="S13" t="str">
-        <v>84 (avg 83.50)</v>
+        <v>105 (avg 94.00)</v>
       </c>
       <c r="T13" t="str">
-        <v>217 (avg 150.00)</v>
+        <v>129 (avg 106.00)</v>
       </c>
       <c r="U13" t="str">
-        <v>130 (avg 106.50)</v>
+        <v>59 (avg 71.00)</v>
       </c>
       <c r="V13" t="str">
-        <v>87 (avg 85.00)</v>
+        <v>97 (avg 90.00)</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
-        <v>Shawna Smith</v>
+        <v>Simone Brown</v>
       </c>
       <c r="B14" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C14" t="str">
-        <v>74</v>
+        <v>106</v>
       </c>
       <c r="D14" t="str">
         <v>0</v>
       </c>
       <c r="E14" t="str">
-        <v>74</v>
+        <v>106</v>
       </c>
       <c r="F14" t="str">
-        <v>52</v>
+        <v>57</v>
       </c>
       <c r="G14" t="str">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="H14" t="str">
-        <v>13.51%</v>
+        <v>29.25%</v>
       </c>
       <c r="I14" t="str">
-        <v>$114,398</v>
+        <v>$140,899</v>
       </c>
       <c r="J14" t="str">
-        <v>$4,325</v>
+        <v>$12,591 (+$15,703 in progress)</v>
       </c>
       <c r="K14" t="str">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="L14" t="str">
-        <v>10</v>
+        <v>31</v>
       </c>
       <c r="M14" t="str">
         <v>0</v>
       </c>
       <c r="N14" t="str">
-        <v>13.51%</v>
+        <v>29.25%</v>
       </c>
       <c r="O14" t="str">
         <v>—</v>
       </c>
       <c r="P14" t="str">
-        <v>20.27%</v>
+        <v>33.96%</v>
       </c>
       <c r="Q14" t="str">
-        <v>144 (avg 109.00)</v>
+        <v>429 (avg 267.50)</v>
       </c>
       <c r="R14" t="str">
-        <v>81 (avg 77.50)</v>
+        <v>295 (avg 200.50)</v>
       </c>
       <c r="S14" t="str">
-        <v>31 (avg 52.50)</v>
+        <v>126 (avg 116.00)</v>
       </c>
       <c r="T14" t="str">
-        <v>79 (avg 76.50)</v>
+        <v>332 (avg 219.00)</v>
       </c>
       <c r="U14" t="str">
-        <v>71 (avg 72.50)</v>
+        <v>278 (avg 192.00)</v>
       </c>
       <c r="V14" t="str">
-        <v>16 (avg 45.00)</v>
+        <v>132 (avg 119.00)</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
-        <v>Simone Brown</v>
+        <v>Tami Parton</v>
       </c>
       <c r="B15" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C15" t="str">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="D15" t="str">
         <v>0</v>
       </c>
       <c r="E15" t="str">
-        <v>81</v>
+        <v>79</v>
       </c>
       <c r="F15" t="str">
-        <v>46</v>
+        <v>30</v>
       </c>
       <c r="G15" t="str">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="H15" t="str">
-        <v>11.11%</v>
+        <v>21.52%</v>
       </c>
       <c r="I15" t="str">
-        <v>$115,406</v>
+        <v>$95,872</v>
       </c>
       <c r="J15" t="str">
-        <v>$917</v>
+        <v>$2,568 (+$12,441 in progress)</v>
       </c>
       <c r="K15" t="str">
-        <v>29</v>
+        <v>43</v>
       </c>
       <c r="L15" t="str">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="M15" t="str">
         <v>0</v>
       </c>
       <c r="N15" t="str">
-        <v>11.11%</v>
+        <v>21.52%</v>
       </c>
       <c r="O15" t="str">
         <v>—</v>
       </c>
       <c r="P15" t="str">
-        <v>35.80%</v>
+        <v>54.43%</v>
       </c>
       <c r="Q15" t="str">
-        <v>164 (avg 122.50)</v>
+        <v>209 (avg 144.00)</v>
       </c>
       <c r="R15" t="str">
-        <v>178 (avg 129.50)</v>
+        <v>125 (avg 102.00)</v>
       </c>
       <c r="S15" t="str">
-        <v>42 (avg 61.50)</v>
+        <v>67 (avg 73.00)</v>
       </c>
       <c r="T15" t="str">
-        <v>247 (avg 164.00)</v>
+        <v>179 (avg 129.00)</v>
       </c>
       <c r="U15" t="str">
-        <v>247 (avg 164.00)</v>
+        <v>125 (avg 102.00)</v>
       </c>
       <c r="V15" t="str">
-        <v>21 (avg 51.00)</v>
+        <v>67 (avg 73.00)</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
-        <v>Tami Parton</v>
+        <v>Terry Ann Green</v>
       </c>
       <c r="B16" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C16" t="str">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="D16" t="str">
         <v>0</v>
       </c>
       <c r="E16" t="str">
-        <v>60</v>
+        <v>70</v>
       </c>
       <c r="F16" t="str">
-        <v>37</v>
+        <v>32</v>
       </c>
       <c r="G16" t="str">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="H16" t="str">
-        <v>11.67%</v>
+        <v>17.14%</v>
       </c>
       <c r="I16" t="str">
-        <v>$77,574</v>
+        <v>$107,536</v>
       </c>
       <c r="J16" t="str">
-        <v>$1,306</v>
+        <v>$11,223 (+$6,037 in progress)</v>
       </c>
       <c r="K16" t="str">
-        <v>20</v>
+        <v>32</v>
       </c>
       <c r="L16" t="str">
-        <v>7</v>
+        <v>12</v>
       </c>
       <c r="M16" t="str">
         <v>0</v>
       </c>
       <c r="N16" t="str">
-        <v>11.67%</v>
+        <v>17.14%</v>
       </c>
       <c r="O16" t="str">
         <v>—</v>
       </c>
       <c r="P16" t="str">
-        <v>33.33%</v>
+        <v>45.71%</v>
       </c>
       <c r="Q16" t="str">
-        <v>109 (avg 84.50)</v>
+        <v>92 (avg 81.00)</v>
       </c>
       <c r="R16" t="str">
-        <v>76 (avg 68.00)</v>
+        <v>15 (avg 42.50)</v>
       </c>
       <c r="S16" t="str">
-        <v>24 (avg 42.00)</v>
+        <v>145 (avg 107.50)</v>
       </c>
       <c r="T16" t="str">
-        <v>118 (avg 89.00)</v>
+        <v>174 (avg 122.00)</v>
       </c>
       <c r="U16" t="str">
-        <v>88 (avg 74.00)</v>
+        <v>41 (avg 55.50)</v>
       </c>
       <c r="V16" t="str">
-        <v>35 (avg 47.50)</v>
+        <v>16 (avg 43.00)</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
-        <v>Terry Ann Green</v>
+        <v>Verrona Lamoth</v>
       </c>
       <c r="B17" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C17" t="str">
-        <v>52</v>
+        <v>125</v>
       </c>
       <c r="D17" t="str">
         <v>0</v>
       </c>
       <c r="E17" t="str">
-        <v>52</v>
+        <v>125</v>
       </c>
       <c r="F17" t="str">
-        <v>29</v>
+        <v>76</v>
       </c>
       <c r="G17" t="str">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="H17" t="str">
-        <v>13.46%</v>
+        <v>22.40%</v>
       </c>
       <c r="I17" t="str">
-        <v>$74,500</v>
+        <v>$126,175</v>
       </c>
       <c r="J17" t="str">
-        <v>$1,100</v>
+        <v>$5,297 (+$5,539 in progress)</v>
       </c>
       <c r="K17" t="str">
-        <v>19</v>
+        <v>35</v>
       </c>
       <c r="L17" t="str">
-        <v>7</v>
+        <v>28</v>
       </c>
       <c r="M17" t="str">
         <v>0</v>
       </c>
       <c r="N17" t="str">
-        <v>13.46%</v>
+        <v>22.40%</v>
       </c>
       <c r="O17" t="str">
         <v>—</v>
       </c>
       <c r="P17" t="str">
-        <v>36.54%</v>
+        <v>28.00%</v>
       </c>
       <c r="Q17" t="str">
-        <v>53 (avg 52.50)</v>
+        <v>455 (avg 290.00)</v>
       </c>
       <c r="R17" t="str">
-        <v>17 (avg 34.50)</v>
+        <v>171 (avg 148.00)</v>
       </c>
       <c r="S17" t="str">
-        <v>17 (avg 34.50)</v>
+        <v>297 (avg 211.00)</v>
       </c>
       <c r="T17" t="str">
-        <v>191 (avg 121.50)</v>
+        <v>383 (avg 254.00)</v>
       </c>
       <c r="U17" t="str">
-        <v>74 (avg 63.00)</v>
+        <v>169 (avg 147.00)</v>
       </c>
       <c r="V17" t="str">
-        <v>19 (avg 35.50)</v>
-[...67 lines deleted...]
-        <v>88 (avg 86.00)</v>
+        <v>103 (avg 114.00)</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:V18"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:V17"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Conversion</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 