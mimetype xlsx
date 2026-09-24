--- v0 (2026-07-23)
+++ v1 (2026-09-24)
@@ -464,785 +464,785 @@
       </c>
       <c r="I1" t="str">
         <v>Contacts Retained</v>
       </c>
       <c r="J1" t="str">
         <v>Contacts For Retention</v>
       </c>
       <c r="K1" t="str">
         <v>Contact Retention %</v>
       </c>
       <c r="L1" t="str">
         <v>Dead Customers</v>
       </c>
       <c r="M1" t="str">
         <v>Revenue Change</v>
       </c>
       <c r="N1" t="str">
         <v>Customer Change</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Report Total</v>
       </c>
       <c r="B2" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C2" t="str">
-        <v>$7,433,637</v>
+        <v>$7,873,716</v>
       </c>
       <c r="D2" t="str">
-        <v>$1,835,350</v>
+        <v>$1,822,500</v>
       </c>
       <c r="E2" t="str">
-        <v>$5,598,286</v>
+        <v>$6,051,216</v>
       </c>
       <c r="F2" t="str">
-        <v>$7,477,361</v>
+        <v>$7,428,922</v>
       </c>
       <c r="G2" t="str">
-        <v>74.87%</v>
+        <v>81.45%</v>
       </c>
       <c r="H2" t="str">
-        <v>1,572</v>
+        <v>1,601</v>
       </c>
       <c r="I2" t="str">
-        <v>1,839</v>
+        <v>1,681</v>
       </c>
       <c r="J2" t="str">
-        <v>3,149</v>
+        <v>3,142</v>
       </c>
       <c r="K2" t="str">
-        <v>58.40%</v>
+        <v>53.50%</v>
       </c>
       <c r="L2" t="str">
-        <v>1,089</v>
+        <v>1,518</v>
       </c>
       <c r="M2" t="str">
         <v>—</v>
       </c>
       <c r="N2" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
         <v>Christa Molison</v>
       </c>
       <c r="B3" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C3" t="str">
-        <v>$27,027</v>
+        <v>$19,179</v>
       </c>
       <c r="D3" t="str">
-        <v>$9,787</v>
+        <v>$6,971</v>
       </c>
       <c r="E3" t="str">
-        <v>$17,240</v>
+        <v>$12,208</v>
       </c>
       <c r="F3" t="str">
-        <v>$29,955</v>
+        <v>$22,335</v>
       </c>
       <c r="G3" t="str">
-        <v>57.55%</v>
+        <v>54.66%</v>
       </c>
       <c r="H3" t="str">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="I3" t="str">
-        <v>38</v>
+        <v>23</v>
       </c>
       <c r="J3" t="str">
-        <v>55</v>
+        <v>40</v>
       </c>
       <c r="K3" t="str">
-        <v>69.09%</v>
+        <v>57.50%</v>
       </c>
       <c r="L3" t="str">
-        <v>4</v>
+        <v>9</v>
       </c>
       <c r="M3" t="str">
         <v>—</v>
       </c>
       <c r="N3" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
         <v>Crystal Gordon</v>
       </c>
       <c r="B4" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C4" t="str">
-        <v>$50,977</v>
+        <v>$47,182</v>
       </c>
       <c r="D4" t="str">
-        <v>$17,099</v>
+        <v>$15,581</v>
       </c>
       <c r="E4" t="str">
-        <v>$33,877</v>
+        <v>$31,601</v>
       </c>
       <c r="F4" t="str">
-        <v>$93,463</v>
+        <v>$80,801</v>
       </c>
       <c r="G4" t="str">
-        <v>36.25%</v>
+        <v>39.11%</v>
       </c>
       <c r="H4" t="str">
-        <v>19</v>
+        <v>28</v>
       </c>
       <c r="I4" t="str">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="J4" t="str">
-        <v>82</v>
+        <v>75</v>
       </c>
       <c r="K4" t="str">
-        <v>54.88%</v>
+        <v>46.67%</v>
       </c>
       <c r="L4" t="str">
-        <v>7</v>
+        <v>20</v>
       </c>
       <c r="M4" t="str">
         <v>—</v>
       </c>
       <c r="N4" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
         <v>Dan Girard</v>
       </c>
       <c r="B5" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C5" t="str">
-        <v>$3,873,590</v>
+        <v>$4,370,711</v>
       </c>
       <c r="D5" t="str">
-        <v>$459,887</v>
+        <v>$634,083</v>
       </c>
       <c r="E5" t="str">
-        <v>$3,413,704</v>
+        <v>$3,736,628</v>
       </c>
       <c r="F5" t="str">
-        <v>$3,284,190</v>
+        <v>$3,421,494</v>
       </c>
       <c r="G5" t="str">
-        <v>103.94%</v>
+        <v>109.21%</v>
       </c>
       <c r="H5" t="str">
-        <v>157</v>
+        <v>191</v>
       </c>
       <c r="I5" t="str">
-        <v>641</v>
+        <v>620</v>
       </c>
       <c r="J5" t="str">
-        <v>741</v>
+        <v>777</v>
       </c>
       <c r="K5" t="str">
-        <v>86.50%</v>
+        <v>79.79%</v>
       </c>
       <c r="L5" t="str">
-        <v>30</v>
+        <v>44</v>
       </c>
       <c r="M5" t="str">
         <v>—</v>
       </c>
       <c r="N5" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Elando (Allan) Tomlin</v>
       </c>
       <c r="B6" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C6" t="str">
-        <v>$249,376</v>
+        <v>$280,750</v>
       </c>
       <c r="D6" t="str">
-        <v>$124,268</v>
+        <v>$144,063</v>
       </c>
       <c r="E6" t="str">
-        <v>$125,107</v>
+        <v>$136,687</v>
       </c>
       <c r="F6" t="str">
-        <v>$216,551</v>
+        <v>$197,580</v>
       </c>
       <c r="G6" t="str">
-        <v>57.77%</v>
+        <v>69.18%</v>
       </c>
       <c r="H6" t="str">
-        <v>134</v>
+        <v>145</v>
       </c>
       <c r="I6" t="str">
-        <v>102</v>
+        <v>93</v>
       </c>
       <c r="J6" t="str">
-        <v>209</v>
+        <v>191</v>
       </c>
       <c r="K6" t="str">
-        <v>48.80%</v>
+        <v>48.69%</v>
       </c>
       <c r="L6" t="str">
-        <v>164</v>
+        <v>203</v>
       </c>
       <c r="M6" t="str">
         <v>—</v>
       </c>
       <c r="N6" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
         <v>Isis Hyman</v>
       </c>
       <c r="B7" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C7" t="str">
-        <v>$42,311</v>
+        <v>$26,330</v>
       </c>
       <c r="D7" t="str">
-        <v>$19,627</v>
+        <v>$18,429</v>
       </c>
       <c r="E7" t="str">
-        <v>$22,683</v>
+        <v>$7,901</v>
       </c>
       <c r="F7" t="str">
-        <v>$69,626</v>
+        <v>$42,915</v>
       </c>
       <c r="G7" t="str">
-        <v>32.58%</v>
+        <v>18.41%</v>
       </c>
       <c r="H7" t="str">
         <v>29</v>
       </c>
       <c r="I7" t="str">
-        <v>16</v>
+        <v>9</v>
       </c>
       <c r="J7" t="str">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="K7" t="str">
-        <v>33.33%</v>
+        <v>34.62%</v>
       </c>
       <c r="L7" t="str">
-        <v>11</v>
+        <v>23</v>
       </c>
       <c r="M7" t="str">
         <v>—</v>
       </c>
       <c r="N7" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
         <v>Jada Dehaney</v>
       </c>
       <c r="B8" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C8" t="str">
-        <v>$315,306</v>
+        <v>$263,623</v>
       </c>
       <c r="D8" t="str">
-        <v>$189,639</v>
+        <v>$121,117</v>
       </c>
       <c r="E8" t="str">
-        <v>$125,667</v>
+        <v>$142,506</v>
       </c>
       <c r="F8" t="str">
-        <v>$350,651</v>
+        <v>$344,265</v>
       </c>
       <c r="G8" t="str">
-        <v>35.84%</v>
+        <v>41.39%</v>
       </c>
       <c r="H8" t="str">
-        <v>212</v>
+        <v>165</v>
       </c>
       <c r="I8" t="str">
-        <v>93</v>
+        <v>81</v>
       </c>
       <c r="J8" t="str">
-        <v>249</v>
+        <v>266</v>
       </c>
       <c r="K8" t="str">
-        <v>37.35%</v>
+        <v>30.45%</v>
       </c>
       <c r="L8" t="str">
-        <v>184</v>
+        <v>239</v>
       </c>
       <c r="M8" t="str">
         <v>—</v>
       </c>
       <c r="N8" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
         <v>Lydia Seivwright</v>
       </c>
       <c r="B9" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C9" t="str">
-        <v>$43,021</v>
+        <v>$42,629</v>
       </c>
       <c r="D9" t="str">
-        <v>$8,540</v>
+        <v>$11,363</v>
       </c>
       <c r="E9" t="str">
-        <v>$34,482</v>
+        <v>$31,265</v>
       </c>
       <c r="F9" t="str">
-        <v>$81,964</v>
+        <v>$82,730</v>
       </c>
       <c r="G9" t="str">
-        <v>42.07%</v>
+        <v>37.79%</v>
       </c>
       <c r="H9" t="str">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="I9" t="str">
-        <v>43</v>
+        <v>29</v>
       </c>
       <c r="J9" t="str">
-        <v>57</v>
+        <v>61</v>
       </c>
       <c r="K9" t="str">
-        <v>75.44%</v>
+        <v>47.54%</v>
       </c>
       <c r="L9" t="str">
-        <v>88</v>
+        <v>84</v>
       </c>
       <c r="M9" t="str">
         <v>—</v>
       </c>
       <c r="N9" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
         <v>Petagaye clarke</v>
       </c>
       <c r="B10" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C10" t="str">
-        <v>$102,291</v>
+        <v>$78,077</v>
       </c>
       <c r="D10" t="str">
-        <v>$62,293</v>
+        <v>$43,586</v>
       </c>
       <c r="E10" t="str">
-        <v>$39,998</v>
+        <v>$34,491</v>
       </c>
       <c r="F10" t="str">
-        <v>$105,609</v>
+        <v>$75,854</v>
       </c>
       <c r="G10" t="str">
-        <v>37.87%</v>
+        <v>45.47%</v>
       </c>
       <c r="H10" t="str">
-        <v>56</v>
+        <v>59</v>
       </c>
       <c r="I10" t="str">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="J10" t="str">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="K10" t="str">
-        <v>28.95%</v>
+        <v>31.94%</v>
       </c>
       <c r="L10" t="str">
-        <v>45</v>
+        <v>73</v>
       </c>
       <c r="M10" t="str">
         <v>—</v>
       </c>
       <c r="N10" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
         <v>Rockel Royal</v>
       </c>
       <c r="B11" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C11" t="str">
-        <v>$203,936</v>
+        <v>$176,608</v>
       </c>
       <c r="D11" t="str">
-        <v>$128,646</v>
+        <v>$93,004</v>
       </c>
       <c r="E11" t="str">
-        <v>$75,290</v>
+        <v>$83,604</v>
       </c>
       <c r="F11" t="str">
-        <v>$308,594</v>
+        <v>$292,763</v>
       </c>
       <c r="G11" t="str">
-        <v>24.40%</v>
+        <v>28.56%</v>
       </c>
       <c r="H11" t="str">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="I11" t="str">
-        <v>89</v>
+        <v>79</v>
       </c>
       <c r="J11" t="str">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="K11" t="str">
-        <v>37.39%</v>
+        <v>33.05%</v>
       </c>
       <c r="L11" t="str">
-        <v>106</v>
+        <v>145</v>
       </c>
       <c r="M11" t="str">
         <v>—</v>
       </c>
       <c r="N11" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
         <v>Sean Bailey</v>
       </c>
       <c r="B12" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C12" t="str">
-        <v>$95,712</v>
+        <v>$100,598</v>
       </c>
       <c r="D12" t="str">
-        <v>$22,411</v>
+        <v>$21,830</v>
       </c>
       <c r="E12" t="str">
-        <v>$73,301</v>
+        <v>$78,768</v>
       </c>
       <c r="F12" t="str">
-        <v>$83,244</v>
+        <v>$81,501</v>
       </c>
       <c r="G12" t="str">
-        <v>88.06%</v>
+        <v>96.65%</v>
       </c>
       <c r="H12" t="str">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="I12" t="str">
-        <v>57</v>
+        <v>52</v>
       </c>
       <c r="J12" t="str">
-        <v>83</v>
+        <v>92</v>
       </c>
       <c r="K12" t="str">
-        <v>68.67%</v>
+        <v>56.52%</v>
       </c>
       <c r="L12" t="str">
-        <v>6</v>
+        <v>16</v>
       </c>
       <c r="M12" t="str">
         <v>—</v>
       </c>
       <c r="N12" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="str">
         <v>Shadane Butler</v>
       </c>
       <c r="B13" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C13" t="str">
-        <v>$55,755</v>
+        <v>$71,371</v>
       </c>
       <c r="D13" t="str">
-        <v>$25,339</v>
+        <v>$46,976</v>
       </c>
       <c r="E13" t="str">
-        <v>$30,416</v>
+        <v>$24,396</v>
       </c>
       <c r="F13" t="str">
-        <v>$123,339</v>
+        <v>$114,130</v>
       </c>
       <c r="G13" t="str">
-        <v>24.66%</v>
+        <v>21.38%</v>
       </c>
       <c r="H13" t="str">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="I13" t="str">
-        <v>18</v>
+        <v>16</v>
       </c>
       <c r="J13" t="str">
-        <v>60</v>
+        <v>56</v>
       </c>
       <c r="K13" t="str">
-        <v>30.00%</v>
+        <v>28.57%</v>
       </c>
       <c r="L13" t="str">
-        <v>7</v>
+        <v>25</v>
       </c>
       <c r="M13" t="str">
         <v>—</v>
       </c>
       <c r="N13" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="str">
         <v>Shawna Smith</v>
       </c>
       <c r="B14" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C14" t="str">
-        <v>$1,492,739</v>
+        <v>$1,493,890</v>
       </c>
       <c r="D14" t="str">
-        <v>$304,622</v>
+        <v>$207,527</v>
       </c>
       <c r="E14" t="str">
-        <v>$1,188,116</v>
+        <v>$1,286,362</v>
       </c>
       <c r="F14" t="str">
-        <v>$1,699,048</v>
+        <v>$1,656,335</v>
       </c>
       <c r="G14" t="str">
-        <v>69.93%</v>
+        <v>77.66%</v>
       </c>
       <c r="H14" t="str">
-        <v>66</v>
+        <v>90</v>
       </c>
       <c r="I14" t="str">
-        <v>356</v>
+        <v>330</v>
       </c>
       <c r="J14" t="str">
-        <v>505</v>
+        <v>493</v>
       </c>
       <c r="K14" t="str">
-        <v>70.50%</v>
+        <v>66.94%</v>
       </c>
       <c r="L14" t="str">
-        <v>44</v>
+        <v>92</v>
       </c>
       <c r="M14" t="str">
         <v>—</v>
       </c>
       <c r="N14" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="str">
         <v>Simone Brown</v>
       </c>
       <c r="B15" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C15" t="str">
-        <v>$161,370</v>
+        <v>$165,211</v>
       </c>
       <c r="D15" t="str">
-        <v>$91,553</v>
+        <v>$94,201</v>
       </c>
       <c r="E15" t="str">
-        <v>$69,817</v>
+        <v>$71,011</v>
       </c>
       <c r="F15" t="str">
-        <v>$213,543</v>
+        <v>$193,216</v>
       </c>
       <c r="G15" t="str">
-        <v>32.69%</v>
+        <v>36.75%</v>
       </c>
       <c r="H15" t="str">
-        <v>190</v>
+        <v>183</v>
       </c>
       <c r="I15" t="str">
-        <v>64</v>
+        <v>60</v>
       </c>
       <c r="J15" t="str">
-        <v>188</v>
+        <v>186</v>
       </c>
       <c r="K15" t="str">
-        <v>34.04%</v>
+        <v>32.26%</v>
       </c>
       <c r="L15" t="str">
-        <v>70</v>
+        <v>109</v>
       </c>
       <c r="M15" t="str">
         <v>—</v>
       </c>
       <c r="N15" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="str">
         <v>Tami Parton</v>
       </c>
       <c r="B16" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C16" t="str">
-        <v>$486,641</v>
+        <v>$489,939</v>
       </c>
       <c r="D16" t="str">
-        <v>$237,838</v>
+        <v>$233,205</v>
       </c>
       <c r="E16" t="str">
-        <v>$248,802</v>
+        <v>$256,734</v>
       </c>
       <c r="F16" t="str">
-        <v>$511,625</v>
+        <v>$525,282</v>
       </c>
       <c r="G16" t="str">
-        <v>48.63%</v>
+        <v>48.88%</v>
       </c>
       <c r="H16" t="str">
-        <v>241</v>
+        <v>225</v>
       </c>
       <c r="I16" t="str">
-        <v>170</v>
+        <v>157</v>
       </c>
       <c r="J16" t="str">
-        <v>317</v>
+        <v>331</v>
       </c>
       <c r="K16" t="str">
-        <v>53.63%</v>
+        <v>47.43%</v>
       </c>
       <c r="L16" t="str">
-        <v>204</v>
+        <v>259</v>
       </c>
       <c r="M16" t="str">
         <v>—</v>
       </c>
       <c r="N16" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" t="str">
         <v>Terry Ann Green</v>
       </c>
       <c r="B17" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C17" t="str">
-        <v>$192,177</v>
+        <v>$188,843</v>
       </c>
       <c r="D17" t="str">
-        <v>$118,028</v>
+        <v>$101,658</v>
       </c>
       <c r="E17" t="str">
-        <v>$74,149</v>
+        <v>$87,185</v>
       </c>
       <c r="F17" t="str">
-        <v>$215,390</v>
+        <v>$224,465</v>
       </c>
       <c r="G17" t="str">
-        <v>34.43%</v>
+        <v>38.84%</v>
       </c>
       <c r="H17" t="str">
-        <v>169</v>
+        <v>154</v>
       </c>
       <c r="I17" t="str">
-        <v>64</v>
+        <v>56</v>
       </c>
       <c r="J17" t="str">
-        <v>174</v>
+        <v>183</v>
       </c>
       <c r="K17" t="str">
-        <v>36.78%</v>
+        <v>30.60%</v>
       </c>
       <c r="L17" t="str">
-        <v>100</v>
+        <v>136</v>
       </c>
       <c r="M17" t="str">
         <v>—</v>
       </c>
       <c r="N17" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" t="str">
         <v>Verrona Lamoth</v>
       </c>
       <c r="B18" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C18" t="str">
-        <v>$41,408</v>
+        <v>$58,775</v>
       </c>
       <c r="D18" t="str">
-        <v>$15,772</v>
+        <v>$28,905</v>
       </c>
       <c r="E18" t="str">
-        <v>$25,636</v>
+        <v>$29,870</v>
       </c>
       <c r="F18" t="str">
-        <v>$90,568</v>
+        <v>$73,255</v>
       </c>
       <c r="G18" t="str">
-        <v>28.31%</v>
+        <v>40.77%</v>
       </c>
       <c r="H18" t="str">
-        <v>20</v>
+        <v>39</v>
       </c>
       <c r="I18" t="str">
-        <v>21</v>
+        <v>18</v>
       </c>
       <c r="J18" t="str">
-        <v>67</v>
+        <v>54</v>
       </c>
       <c r="K18" t="str">
-        <v>31.34%</v>
+        <v>33.33%</v>
       </c>
       <c r="L18" t="str">
-        <v>19</v>
+        <v>41</v>
       </c>
       <c r="M18" t="str">
         <v>—</v>
       </c>
       <c r="N18" t="str">
         <v>—</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
     <ignoredError numberStoredAsText="1" sqref="A1:N18"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>