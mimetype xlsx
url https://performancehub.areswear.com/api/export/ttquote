--- v0 (2026-07-23)
+++ v1 (2026-09-24)
@@ -410,403 +410,334 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:G15"/>
+  <dimension ref="A1:G12"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Rep</v>
       </c>
       <c r="B1" t="str">
         <v>Snapshot</v>
       </c>
       <c r="C1" t="str">
         <v>Lead to Quote Requested</v>
       </c>
       <c r="D1" t="str">
         <v>Lead to Quote</v>
       </c>
       <c r="E1" t="str">
         <v>Lead to Committed</v>
       </c>
       <c r="F1" t="str">
         <v>Quote to Won</v>
       </c>
       <c r="G1" t="str">
         <v>Quote Hours</v>
       </c>
     </row>
     <row r="2">
       <c r="A2" t="str">
         <v>Report Total</v>
       </c>
       <c r="B2" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C2" t="str">
-        <v>204.13m</v>
+        <v>—</v>
       </c>
       <c r="D2" t="str">
-        <v>823.15m</v>
+        <v>588.63m</v>
       </c>
       <c r="E2" t="str">
-        <v>8128.32m</v>
+        <v>—</v>
       </c>
       <c r="F2" t="str">
-        <v>2171.87m</v>
+        <v>788.37m</v>
       </c>
       <c r="G2" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" t="str">
-        <v>Christa Molison</v>
+        <v>Crystal Gordon</v>
       </c>
       <c r="B3" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C3" t="str">
         <v>—</v>
       </c>
       <c r="D3" t="str">
-        <v>112.21m</v>
+        <v>868.55m</v>
       </c>
       <c r="E3" t="str">
         <v>—</v>
       </c>
       <c r="F3" t="str">
         <v>—</v>
       </c>
       <c r="G3" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" t="str">
-        <v>Crystal Gordon</v>
+        <v>Dan Girard</v>
       </c>
       <c r="B4" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C4" t="str">
         <v>—</v>
       </c>
       <c r="D4" t="str">
-        <v>329.13m</v>
+        <v>150.88m</v>
       </c>
       <c r="E4" t="str">
         <v>—</v>
       </c>
       <c r="F4" t="str">
-        <v>8452.45m</v>
+        <v>788.37m</v>
       </c>
       <c r="G4" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" t="str">
-        <v>Dan Girard</v>
+        <v>Elando (Allan) Tomlin</v>
       </c>
       <c r="B5" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C5" t="str">
         <v>—</v>
       </c>
       <c r="D5" t="str">
-        <v>469.68m</v>
+        <v>64.69m</v>
       </c>
       <c r="E5" t="str">
         <v>—</v>
       </c>
       <c r="F5" t="str">
-        <v>8.68m</v>
+        <v>—</v>
       </c>
       <c r="G5" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" t="str">
         <v>Jada Dehaney</v>
       </c>
       <c r="B6" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C6" t="str">
         <v>—</v>
       </c>
       <c r="D6" t="str">
-        <v>50.61m</v>
+        <v>1478.83m</v>
       </c>
       <c r="E6" t="str">
         <v>—</v>
       </c>
       <c r="F6" t="str">
         <v>—</v>
       </c>
       <c r="G6" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" t="str">
-        <v>Lydia Seivwright</v>
+        <v>Rockel Royal</v>
       </c>
       <c r="B7" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C7" t="str">
         <v>—</v>
       </c>
       <c r="D7" t="str">
-        <v>158.52m</v>
+        <v>166.55m</v>
       </c>
       <c r="E7" t="str">
         <v>—</v>
       </c>
       <c r="F7" t="str">
         <v>—</v>
       </c>
       <c r="G7" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="str">
-        <v>Petagaye clarke</v>
+        <v>Sean Bailey</v>
       </c>
       <c r="B8" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C8" t="str">
         <v>—</v>
       </c>
       <c r="D8" t="str">
-        <v>29.02m</v>
+        <v>515.77m</v>
       </c>
       <c r="E8" t="str">
         <v>—</v>
       </c>
       <c r="F8" t="str">
         <v>—</v>
       </c>
       <c r="G8" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" t="str">
-        <v>Rockel Royal</v>
+        <v>Shawna Smith</v>
       </c>
       <c r="B9" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C9" t="str">
         <v>—</v>
       </c>
       <c r="D9" t="str">
-        <v>101.97m</v>
+        <v>3674.22m</v>
       </c>
       <c r="E9" t="str">
         <v>—</v>
       </c>
       <c r="F9" t="str">
         <v>—</v>
       </c>
       <c r="G9" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" t="str">
-        <v>Sean Bailey</v>
+        <v>Simone Brown</v>
       </c>
       <c r="B10" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C10" t="str">
         <v>—</v>
       </c>
       <c r="D10" t="str">
-        <v>635.95m</v>
+        <v>770.73m</v>
       </c>
       <c r="E10" t="str">
         <v>—</v>
       </c>
       <c r="F10" t="str">
         <v>—</v>
       </c>
       <c r="G10" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="str">
-        <v>Shadane Butler</v>
+        <v>Tami Parton</v>
       </c>
       <c r="B11" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C11" t="str">
         <v>—</v>
       </c>
       <c r="D11" t="str">
-        <v>4630.16m</v>
+        <v>289.01m</v>
       </c>
       <c r="E11" t="str">
         <v>—</v>
       </c>
       <c r="F11" t="str">
         <v>—</v>
       </c>
       <c r="G11" t="str">
         <v>—</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="str">
-        <v>Simone Brown</v>
+        <v>Terry Ann Green</v>
       </c>
       <c r="B12" t="str">
-        <v>Jul 18, 2026</v>
+        <v>Sep 19, 2026</v>
       </c>
       <c r="C12" t="str">
         <v>—</v>
       </c>
       <c r="D12" t="str">
-        <v>29.07m</v>
+        <v>265.30m</v>
       </c>
       <c r="E12" t="str">
         <v>—</v>
       </c>
       <c r="F12" t="str">
         <v>—</v>
       </c>
       <c r="G12" t="str">
-        <v>—</v>
-[...67 lines deleted...]
-      <c r="G15" t="str">
         <v>—</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:G15"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:G12"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>SheetJS</Application>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>TT Quote</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
 </Properties>
 </file>
 